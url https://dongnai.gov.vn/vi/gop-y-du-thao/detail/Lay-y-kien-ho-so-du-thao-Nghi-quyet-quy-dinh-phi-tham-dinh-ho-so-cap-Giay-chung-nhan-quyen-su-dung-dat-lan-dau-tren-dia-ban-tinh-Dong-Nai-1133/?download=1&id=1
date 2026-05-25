--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -3758,51 +3758,51 @@
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">   782.980.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EAF6DA7" w14:textId="77777777" w:rsidR="00320F13" w:rsidRDefault="00320F13" w:rsidP="00320F13">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF7B03A" w14:textId="1D01F20C" w:rsidR="00DE6B97" w:rsidRDefault="00320F13" w:rsidP="00320F13">
+    <w:p w14:paraId="7EF7B03A" w14:textId="720993AF" w:rsidR="00DE6B97" w:rsidRDefault="00320F13" w:rsidP="00320F13">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">- Sử dụng nguồn thu phí: </w:t>
       </w:r>
       <w:r w:rsidRPr="00112770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3835,51 +3835,78 @@
         <w:t xml:space="preserve">Qua phân tích, đánh giá tổng thể cho thấy nguồn thu từ phí </w:t>
       </w:r>
       <w:r w:rsidRPr="00112770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>thẩm định hồ sơ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> cấp giấy chứng nhận quyền sử dụng đất</w:t>
       </w:r>
       <w:r w:rsidRPr="00112770">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> đã cơ bản đảm bảo bù đắp các chi phí phát sinh liên quan đến việc thực hiện nội dung giao dịch bảo đảm, bao gồm chi phí tiếp nhận, xử lý hồ sơ, quản lý dữ liệu và các chi phí hành chính liên quan. Do đó, hoạt động này vận hành theo cơ chế tự chủ về tài chính, không phát sinh nhu cầu hỗ trợ</w:t>
+        <w:t xml:space="preserve"> đã cơ bản đảm bảo bù đắp các chi phí phát sinh liên quan đến việc thực hiện nội dung </w:t>
+      </w:r>
+      <w:r w:rsidR="0015437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t>cấp giấy chứng nhận quyền sử dụng đất lần đầu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t>, bao gồm chi phí tiếp nhận, xử lý hồ sơ, quản lý dữ liệu và các chi phí hành chính liên quan. Do đó, hoạt động này vận hành theo cơ chế tự chủ về tài chính, không phát sinh nhu cầu hỗ trợ</w:t>
+      </w:r>
+      <w:r w:rsidR="0015437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F8D0E4" w14:textId="66EA8918" w:rsidR="00367D45" w:rsidRPr="00367D45" w:rsidRDefault="00367D45" w:rsidP="005A68AF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A68AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">+ </w:t>
       </w:r>
       <w:r w:rsidRPr="005A68AF">
@@ -4685,71 +4712,79 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00320F13" w:rsidRPr="00320F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tại tỉnh Bình Phước, cơ quan thực hiện thu phí thẩm định hồ sơ cấp Giấy chứng nhận quyền sử dụng đất là các cơ quan </w:t>
       </w:r>
       <w:r w:rsidR="00320F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">hành chính </w:t>
       </w:r>
       <w:r w:rsidR="00320F13" w:rsidRPr="00320F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>nhà nước (như Sở Nông nghiệp và Môi trường, Phòng Tài nguyên và Môi trường) được ngân sách nhà nước bảo đảm kinh phí hoạt động.Theo đó, toàn bộ số tiền phí thu được phải nộp 100% vào ngân sách nhà nước theo quy định.</w:t>
+        <w:t xml:space="preserve">nhà nước (như Sở Nông nghiệp và Môi trường, Phòng Tài nguyên và Môi </w:t>
+      </w:r>
+      <w:r w:rsidR="00320F13" w:rsidRPr="00320F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>trường) được ngân sách nhà nước bảo đảm kinh phí hoạt động.Theo đó, toàn bộ số tiền phí thu được phải nộp 100% vào ngân sách nhà nước theo quy định.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5598A817" w14:textId="77777777" w:rsidR="00320F13" w:rsidRPr="00320F13" w:rsidRDefault="00320F13" w:rsidP="00320F13">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Căn cứ dự toán thu, chi ngân sách nhà nước hằng năm được cấp có thẩm quyền giao, cơ quan thu phí lập dự toán chi từ nguồn ngân sách để bảo đảm kinh phí phục vụ hoạt động thẩm định hồ sơ cấp Giấy chứng nhận quyền sử dụng đất. Nội dung chi bao gồm: chi trả tiền lương, tiền công cho viên chức trực tiếp thực hiện công tác thẩm định, viên chức thu phí; chi mua sắm vật tư, văn phòng phẩm, biên lai thu phí; chi thanh toán dịch vụ công cộng (điện, nước, thông tin liên lạc); chi sửa chữa, bảo trì máy móc, thiết bị và các chi phí hành chính khác có liên quan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7569C6" w14:textId="77777777" w:rsidR="00320F13" w:rsidRPr="00320F13" w:rsidRDefault="00320F13" w:rsidP="00320F13">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Việc thực hiện cơ chế nộp 100% số thu phí vào ngân sách nhà nước và bố trí kinh phí thông qua dự toán chi ngân sách nhằm bảo đảm tính công khai, minh bạch trong quản lý tài chính, đồng thời tăng cường kiểm soát của Nhà nước đối với nguồn thu phí, phù hợp với quy định của pháp luật về phí và lệ phí cũng như pháp luật về ngân sách nhà nước.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AE3858" w14:textId="1F67AE98" w:rsidR="00AD3C89" w:rsidRPr="000C63B4" w:rsidRDefault="00AD3C89" w:rsidP="00320F13">
       <w:pPr>
@@ -5173,102 +5208,94 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F55DFE" w14:textId="4FB4502A" w:rsidR="002440B0" w:rsidRDefault="004B336A" w:rsidP="002440B0">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B336A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk212888677"/>
       <w:r w:rsidRPr="004B336A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E91B7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Đ</w:t>
       </w:r>
       <w:r w:rsidRPr="004B336A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ể đẩy mạnh hoạt động cung cấp dịch vụ công trực tuyến, HĐND tỉnh Đồng Nai đã ban hành Nghị quyết số 2</w:t>
       </w:r>
       <w:r w:rsidR="002440B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004B336A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">/2024/NQ-HĐND ngày 29/11/2024. </w:t>
-[...8 lines deleted...]
-        <w:t>HĐND tỉnh Bình Phước ban hành Nghị quyết số 03/2025/NQ-HĐND ngày 20/6/2025; theo đó, tại Điều 2 của Nghị quyết quy định mức thu phí là 0 đồng so với mức phí quy định nếu tổ chức, cá nhân có yêu cầu giải quyết thủ tục hành chính nộp hồ sơ thông qua cổng dịch vụ công trực tuyến tỉnh Bình Phước (bao gồm tất cả các lĩnh vực). Như vậy, chính sách hỗ trợ đối với hoạt động cung cấp dịch vụ công trực tuyến chưa có sự thống nhất.</w:t>
+        <w:t>/2024/NQ-HĐND ngày 29/11/2024. HĐND tỉnh Bình Phước ban hành Nghị quyết số 03/2025/NQ-HĐND ngày 20/6/2025; theo đó, tại Điều 2 của Nghị quyết quy định mức thu phí là 0 đồng so với mức phí quy định nếu tổ chức, cá nhân có yêu cầu giải quyết thủ tục hành chính nộp hồ sơ thông qua cổng dịch vụ công trực tuyến tỉnh Bình Phước (bao gồm tất cả các lĩnh vực). Như vậy, chính sách hỗ trợ đối với hoạt động cung cấp dịch vụ công trực tuyến chưa có sự thống nhất.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF644C2" w14:textId="44E6E267" w:rsidR="00BA60C0" w:rsidRPr="00BA60C0" w:rsidRDefault="00F70486" w:rsidP="00BA60C0">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00BA60C0" w:rsidRPr="00BA60C0">
         <w:rPr>
@@ -5798,50 +5825,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0A716B" w14:textId="241A3051" w:rsidR="00826FB9" w:rsidRPr="00826FB9" w:rsidRDefault="00826FB9" w:rsidP="00826FB9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00826FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Thống nhất quy định về </w:t>
       </w:r>
       <w:r w:rsidR="00256A30" w:rsidRPr="008E178B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>thẩm định hồ sơ cấp giấy chứng nhận quyền sử dụng đất</w:t>
       </w:r>
       <w:r w:rsidR="00CE422C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5943,51 +5971,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0EADE36D" w14:textId="625C6C77" w:rsidR="00826FB9" w:rsidRPr="00826FB9" w:rsidRDefault="00826FB9" w:rsidP="00826FB9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00826FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phù hợp với các quy định mới của pháp luật về đất đai và các văn bản của Chính phủ liên quan đến phân quyền, phân cấp trong công tác đăng ký đất đai, cấp Giấy chứng nhận quyền sử dụng đất.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFA8000" w14:textId="4EFDED98" w:rsidR="00826FB9" w:rsidRPr="00826FB9" w:rsidRDefault="00826FB9" w:rsidP="00826FB9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6659,83 +6686,83 @@
       <w:r w:rsidR="00826FB9" w:rsidRPr="00444B48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> trên địa bàn tỉnh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FE4893" w14:textId="251B868F" w:rsidR="00826FB9" w:rsidRPr="00444B48" w:rsidRDefault="00444B48" w:rsidP="00444B48">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444B48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00826FB9" w:rsidRPr="00444B48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Góp phần nâng cao hiệu quả quản lý nhà nước về đất đai, bảo đảm thực hiện đúng quy định của pháp luật về phí và lệ phí.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5CDBEE" w14:textId="756ECF8F" w:rsidR="00444B48" w:rsidRPr="00444B48" w:rsidRDefault="00444B48" w:rsidP="00444B48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444B48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       - Góp phần nâng cao ý thức trách nhiệm của tổ chức, cá nhân trong việc thực hiện đăng ký </w:t>
       </w:r>
       <w:r w:rsidRPr="00444B48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cấp Giấy chứng nhận quyền sử dụng đất</w:t>
       </w:r>
       <w:r w:rsidR="00CD0D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> lần đầu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC02B6" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00826FB9">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7013,88 +7040,110 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4FE2" w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-  Nghị quyết 254/2025/QH15 q</w:t>
       </w:r>
       <w:r w:rsidR="007A4FE2" w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>uy định một số cơ chế, chính sách tháo gỡ khó khăn, vướng mắc trong tổ chức thi hành Luật Đất đai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1AF638" w14:textId="088DD713" w:rsidR="007A4FE2" w:rsidRPr="008B109E" w:rsidRDefault="00467DA1" w:rsidP="007A4FE2">
+    <w:p w14:paraId="0C1AF638" w14:textId="6E29D7CF" w:rsidR="007A4FE2" w:rsidRPr="008B109E" w:rsidRDefault="00467DA1" w:rsidP="007A4FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4FE2" w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>- Việc tiếp nhận hồ sơ đăng ký giao dịch bảo đảm bằng quyền sử dụng đất, tài sản gắn liền với đất được thực hiện thống nhất theo hướng cải cách thủ tục hành chính, cụ thể:</w:t>
+        <w:t xml:space="preserve">- Việc tiếp nhận hồ sơ đăng ký </w:t>
+      </w:r>
+      <w:r w:rsidR="0015437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cấp giấy chứng nhận quyền sử dụng đất lần đầu</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4FE2" w:rsidRPr="008B109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được thực hiện thống nhất theo hướng cải cách thủ tục hành chính, cụ thể:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01646B42" w14:textId="053D31B9" w:rsidR="007A4FE2" w:rsidRPr="008B109E" w:rsidRDefault="007A4FE2" w:rsidP="007A4FE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
@@ -7567,50 +7616,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> +  Bộ phận </w:t>
       </w:r>
       <w:r w:rsidR="00467DA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tiếp nhận</w:t>
       </w:r>
       <w:r w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>: tiếp nhận, hướng dẫn, luân chuyển hồ sơ;</w:t>
       </w:r>
     </w:p>
@@ -7618,51 +7668,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> +  </w:t>
       </w:r>
       <w:r w:rsidR="00467DA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Cơ quan có thẩm quyền giải quyết thủ tục</w:t>
       </w:r>
       <w:r w:rsidRPr="008B109E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>: trực tiếp xử lý, giải quyết và trả kết quả.</w:t>
       </w:r>
     </w:p>
@@ -8775,97 +8824,97 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A0244" w:rsidRPr="00467DA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">lần đầu </w:t>
       </w:r>
       <w:r w:rsidRPr="00467DA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>trên địa bàn tỉnh Đồng Nai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3023C75B" w14:textId="17B1959E" w:rsidR="00467DA1" w:rsidRPr="00622537" w:rsidRDefault="00622537" w:rsidP="00CF4CE3">
+    <w:p w14:paraId="3023C75B" w14:textId="637E0F31" w:rsidR="00467DA1" w:rsidRPr="00622537" w:rsidRDefault="00622537" w:rsidP="00CF4CE3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                  </w:t>
+        <w:t xml:space="preserve">                                                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00622537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Đơn vị tính: Đồng</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="883"/>
         <w:gridCol w:w="3638"/>
-        <w:gridCol w:w="1864"/>
-        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2044"/>
+        <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3567F" w:rsidRPr="00F3567F" w14:paraId="6C584E40" w14:textId="77777777" w:rsidTr="00F3567F">
+      <w:tr w:rsidR="00F3567F" w:rsidRPr="00F3567F" w14:paraId="6C584E40" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="173C410F" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
@@ -8922,132 +8971,132 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tên sản phẩm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617461A8" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Đơn vị tính </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D34704" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
+          <w:p w14:paraId="48D34704" w14:textId="7450DC88" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mức thu cũ (Đồng Nai) </w:t>
+              <w:t xml:space="preserve"> Mức thu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3567F" w:rsidRPr="00F3567F" w14:paraId="02ECA5CA" w14:textId="77777777" w:rsidTr="007B1623">
+      <w:tr w:rsidR="00F3567F" w:rsidRPr="00F3567F" w14:paraId="02ECA5CA" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12BED960" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -9065,79 +9114,79 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EA5EF8C" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EE3A61F" w14:textId="77777777" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E68F269" w14:textId="0019D4CE" w:rsidR="00F3567F" w:rsidRPr="00F3567F" w:rsidRDefault="00F3567F" w:rsidP="00F3567F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
@@ -9257,51 +9306,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CẤP LẦN ĐẦU GIẤY CHỨNG NHẬN ĐỐI VỚI HỘ GIA ĐÌNH, CÁ NHÂN </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="568C2991" w14:textId="77777777" w:rsidTr="00F3567F">
+      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="568C2991" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="1016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29DED855" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
@@ -9334,88 +9383,88 @@
           <w:p w14:paraId="651E037A" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cấp giấy chứng nhận về quyền sử dụng đất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B784DEA" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hồ sơ/Thửa/GCN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6151E7BE" w14:textId="31923405" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9440,51 +9489,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E3446C8" w14:textId="1CCD3E44" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         1.147.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="2B19D563" w14:textId="77777777" w:rsidTr="00F3567F">
+      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="2B19D563" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="1016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A238162" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
@@ -9517,88 +9566,88 @@
           <w:p w14:paraId="1F27610C" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cấp giấy chứng nhận đối với cả đất và tài sản gắn liền với đất </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C2D809" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hồ sơ/Thửa/GCN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01E6A079" w14:textId="3EFFCEAF" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9759,51 +9808,51 @@
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00622537">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="32D36B7E" w14:textId="77777777" w:rsidTr="00F3567F">
+      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="32D36B7E" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="1016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2714616F" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
@@ -9836,88 +9885,88 @@
           <w:p w14:paraId="53EAA4C8" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cấp giấy chứng nhận về quyền sử dụng đất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BC0751B" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hồ sơ/Thửa/GCN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51596E97" w14:textId="68320681" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9942,51 +9991,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF47257" w14:textId="76FEF8ED" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         1.718.000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="25FC409D" w14:textId="77777777" w:rsidTr="00F3567F">
+      <w:tr w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w14:paraId="25FC409D" w14:textId="77777777" w:rsidTr="004408A9">
         <w:trPr>
           <w:trHeight w:val="1016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73CF8C39" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
@@ -10019,88 +10068,88 @@
           <w:p w14:paraId="7C436389" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cấp giấy chứng nhận đối với cả đất và tài sản gắn liền với đất </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="2044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="404E7049" w14:textId="77777777" w:rsidR="00AA06FC" w:rsidRPr="00F3567F" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3567F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hồ sơ/Thửa/GCN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C36818E" w14:textId="625CAA82" w:rsidR="00AA06FC" w:rsidRPr="00AA06FC" w:rsidRDefault="00AA06FC" w:rsidP="00AA06FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA06FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12886,61 +12935,61 @@
     </w:tbl>
     <w:p w14:paraId="443BBEF0" w14:textId="77777777" w:rsidR="00E921E2" w:rsidRPr="00AD3C89" w:rsidRDefault="00E921E2" w:rsidP="00685493">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E921E2" w:rsidRPr="00AD3C89" w:rsidSect="001A740F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F20EBE7" w14:textId="77777777" w:rsidR="00037B2F" w:rsidRDefault="00037B2F" w:rsidP="0008078E">
+    <w:p w14:paraId="33129CB4" w14:textId="77777777" w:rsidR="004E7A71" w:rsidRDefault="004E7A71" w:rsidP="0008078E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A11F622" w14:textId="77777777" w:rsidR="00037B2F" w:rsidRDefault="00037B2F" w:rsidP="0008078E">
+    <w:p w14:paraId="1DB04036" w14:textId="77777777" w:rsidR="004E7A71" w:rsidRDefault="004E7A71" w:rsidP="0008078E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12970,61 +13019,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B040C9D" w14:textId="77777777" w:rsidR="00037B2F" w:rsidRDefault="00037B2F" w:rsidP="0008078E">
+    <w:p w14:paraId="1F2A8A9E" w14:textId="77777777" w:rsidR="004E7A71" w:rsidRDefault="004E7A71" w:rsidP="0008078E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="012257EB" w14:textId="77777777" w:rsidR="00037B2F" w:rsidRDefault="00037B2F" w:rsidP="0008078E">
+    <w:p w14:paraId="38826848" w14:textId="77777777" w:rsidR="004E7A71" w:rsidRDefault="004E7A71" w:rsidP="0008078E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01070CCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6F4A26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -17484,186 +17533,194 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1411004483">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="803698350">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1268466121">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1118525202">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1772314473">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1942102581">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD3C89"/>
     <w:rsid w:val="00035B13"/>
     <w:rsid w:val="00037B2F"/>
     <w:rsid w:val="00041A9E"/>
     <w:rsid w:val="000572E1"/>
     <w:rsid w:val="000710A9"/>
     <w:rsid w:val="0007129F"/>
     <w:rsid w:val="000753D6"/>
     <w:rsid w:val="0008078E"/>
     <w:rsid w:val="00085C46"/>
     <w:rsid w:val="000C63B4"/>
     <w:rsid w:val="000E560A"/>
     <w:rsid w:val="00112770"/>
     <w:rsid w:val="00113DBB"/>
     <w:rsid w:val="001165EC"/>
+    <w:rsid w:val="0015437E"/>
     <w:rsid w:val="001663B1"/>
     <w:rsid w:val="001806D5"/>
     <w:rsid w:val="00182336"/>
     <w:rsid w:val="001A0244"/>
     <w:rsid w:val="001A740F"/>
     <w:rsid w:val="001D3D49"/>
     <w:rsid w:val="001F1558"/>
     <w:rsid w:val="002440B0"/>
     <w:rsid w:val="00256A30"/>
     <w:rsid w:val="00261BF8"/>
     <w:rsid w:val="002850E9"/>
     <w:rsid w:val="002945D6"/>
     <w:rsid w:val="002B71EC"/>
     <w:rsid w:val="002D2774"/>
     <w:rsid w:val="002D4329"/>
+    <w:rsid w:val="002E2598"/>
     <w:rsid w:val="00304E85"/>
     <w:rsid w:val="00310F21"/>
     <w:rsid w:val="00320F13"/>
     <w:rsid w:val="00342AF0"/>
     <w:rsid w:val="00367D45"/>
     <w:rsid w:val="00371C58"/>
     <w:rsid w:val="0038217C"/>
     <w:rsid w:val="00390FA0"/>
     <w:rsid w:val="003A72DF"/>
     <w:rsid w:val="003D4336"/>
     <w:rsid w:val="003F2B32"/>
     <w:rsid w:val="003F4DE5"/>
     <w:rsid w:val="00403E80"/>
+    <w:rsid w:val="004408A9"/>
     <w:rsid w:val="00444B48"/>
     <w:rsid w:val="00461895"/>
     <w:rsid w:val="00467DA1"/>
     <w:rsid w:val="00473A67"/>
     <w:rsid w:val="004A42A1"/>
     <w:rsid w:val="004B336A"/>
     <w:rsid w:val="004C17F3"/>
     <w:rsid w:val="004D107C"/>
     <w:rsid w:val="004D28BC"/>
+    <w:rsid w:val="004D3CC2"/>
     <w:rsid w:val="004D4400"/>
     <w:rsid w:val="004D504A"/>
     <w:rsid w:val="004D5318"/>
     <w:rsid w:val="004D60F7"/>
     <w:rsid w:val="004E3206"/>
+    <w:rsid w:val="004E7A71"/>
     <w:rsid w:val="004F6993"/>
     <w:rsid w:val="00504423"/>
     <w:rsid w:val="005057B9"/>
     <w:rsid w:val="005101A8"/>
     <w:rsid w:val="005316D5"/>
     <w:rsid w:val="005416FB"/>
     <w:rsid w:val="005615AA"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00587A73"/>
     <w:rsid w:val="00592D33"/>
     <w:rsid w:val="005A68AF"/>
     <w:rsid w:val="005B3FBB"/>
     <w:rsid w:val="005C17C5"/>
     <w:rsid w:val="005C4CC9"/>
     <w:rsid w:val="005D2B8C"/>
+    <w:rsid w:val="005E189A"/>
     <w:rsid w:val="005E60EC"/>
     <w:rsid w:val="005F2451"/>
     <w:rsid w:val="005F2C3F"/>
     <w:rsid w:val="00611C09"/>
     <w:rsid w:val="00622537"/>
     <w:rsid w:val="006401A1"/>
     <w:rsid w:val="00656921"/>
+    <w:rsid w:val="006603C8"/>
     <w:rsid w:val="00684A8E"/>
     <w:rsid w:val="00685493"/>
     <w:rsid w:val="006C3F7D"/>
     <w:rsid w:val="006F1C64"/>
     <w:rsid w:val="007421B5"/>
     <w:rsid w:val="007448B6"/>
     <w:rsid w:val="007556AA"/>
     <w:rsid w:val="007653CE"/>
     <w:rsid w:val="00765B54"/>
     <w:rsid w:val="00771E38"/>
     <w:rsid w:val="00773945"/>
     <w:rsid w:val="00777F9C"/>
     <w:rsid w:val="007A4FE2"/>
     <w:rsid w:val="007B1623"/>
     <w:rsid w:val="00806DCC"/>
     <w:rsid w:val="00822B11"/>
     <w:rsid w:val="00826FB9"/>
     <w:rsid w:val="008306A0"/>
     <w:rsid w:val="00843DB3"/>
     <w:rsid w:val="00851EAE"/>
     <w:rsid w:val="008532D2"/>
     <w:rsid w:val="008A444C"/>
     <w:rsid w:val="008B109E"/>
     <w:rsid w:val="008C0782"/>
     <w:rsid w:val="008C459D"/>
     <w:rsid w:val="008D70EC"/>
     <w:rsid w:val="008E178B"/>
     <w:rsid w:val="008F2711"/>
     <w:rsid w:val="00910FED"/>
     <w:rsid w:val="00912E66"/>
     <w:rsid w:val="00966CA8"/>
     <w:rsid w:val="0097466C"/>
     <w:rsid w:val="00994530"/>
     <w:rsid w:val="009A7137"/>
     <w:rsid w:val="009B254A"/>
     <w:rsid w:val="00A01BA6"/>
     <w:rsid w:val="00A17836"/>
+    <w:rsid w:val="00A242BE"/>
     <w:rsid w:val="00A24BBA"/>
     <w:rsid w:val="00AA06FC"/>
     <w:rsid w:val="00AA153A"/>
     <w:rsid w:val="00AC4C39"/>
     <w:rsid w:val="00AD3C89"/>
     <w:rsid w:val="00AE1665"/>
     <w:rsid w:val="00AE1892"/>
     <w:rsid w:val="00B015E4"/>
     <w:rsid w:val="00B30EDE"/>
     <w:rsid w:val="00B724D8"/>
     <w:rsid w:val="00B91679"/>
     <w:rsid w:val="00B9734F"/>
     <w:rsid w:val="00B978CE"/>
     <w:rsid w:val="00BA60C0"/>
     <w:rsid w:val="00BC1D7D"/>
     <w:rsid w:val="00BD4F66"/>
     <w:rsid w:val="00BD556A"/>
     <w:rsid w:val="00C23AAF"/>
     <w:rsid w:val="00C35A96"/>
     <w:rsid w:val="00C60C90"/>
     <w:rsid w:val="00C63832"/>
     <w:rsid w:val="00C63D90"/>
     <w:rsid w:val="00C80BAD"/>
     <w:rsid w:val="00CB3F9F"/>
     <w:rsid w:val="00CD0D37"/>
@@ -18298,50 +18355,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AD3C89"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -21007,70 +21065,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA9DB42-5D14-4828-84BF-38A573C46A76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4567</Words>
-  <Characters>26036</Characters>
+  <Words>4565</Words>
+  <Characters>26026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30542</CharactersWithSpaces>
+  <CharactersWithSpaces>30530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>